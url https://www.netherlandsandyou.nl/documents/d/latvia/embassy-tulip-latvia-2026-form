--- v0 (2026-07-26)
+++ v1 (2026-08-15)
@@ -242,51 +242,51 @@
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Latvia</w:t>
       </w:r>
       <w:r w:rsidRPr="00D41743">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09DFDCD7" w14:textId="77777777" w:rsidR="002A0C79" w:rsidRPr="00E84975" w:rsidRDefault="002A0C79" w:rsidP="002A0C79">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="294FA3A3" w14:textId="6391AD80" w:rsidR="005557C7" w:rsidRDefault="005557C7" w:rsidP="005557C7">
+    <w:p w14:paraId="294FA3A3" w14:textId="78133BDD" w:rsidR="005557C7" w:rsidRDefault="005557C7" w:rsidP="005557C7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="160"/>
         <w:ind w:right="284"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single" w:color="FF0000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4F12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Nominations</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4F12">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -463,132 +463,60 @@
       <w:r w:rsidRPr="004F4F12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4F12">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4F12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>submitted</w:t>
       </w:r>
       <w:r w:rsidRPr="00D269A0">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> by</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F4F12">
+      <w:r w:rsidR="00046EFA" w:rsidRPr="00046EFA">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009F5A8D">
+        <w:t xml:space="preserve"> Sunday 9th August 2026, 23:59 (extended deadline)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC27F7">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="en-GB"/>
-[...70 lines deleted...]
-          <w:u w:val="single" w:color="FF0000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="288A44D5" w14:textId="77777777" w:rsidR="00B11CA6" w:rsidRDefault="00B11CA6" w:rsidP="00D269A0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="264"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FF6A9DA" w14:textId="55869EE3" w:rsidR="00D269A0" w:rsidRPr="00D269A0" w:rsidRDefault="00D269A0" w:rsidP="00D269A0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="264"/>
         </w:tabs>
         <w:spacing w:before="80"/>
@@ -804,128 +732,130 @@
       </w:r>
       <w:r w:rsidRPr="004F4F12">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4F12">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4F12">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> one):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B447216" w14:textId="4CE71E65" w:rsidR="00EE4363" w:rsidRPr="00243D2B" w:rsidRDefault="00243D2B" w:rsidP="00243D2B">
+    <w:p w14:paraId="5B447216" w14:textId="4CE71E65" w:rsidR="00EE4363" w:rsidRPr="00243D2B" w:rsidRDefault="00CC27F7" w:rsidP="00243D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="229"/>
         </w:tabs>
         <w:spacing w:before="162"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="544343264"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00243D2B">
+          <w:r w:rsidR="00243D2B" w:rsidRPr="00243D2B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> person</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD994D9" w14:textId="65A99551" w:rsidR="00EE4363" w:rsidRPr="00243D2B" w:rsidRDefault="00243D2B" w:rsidP="00243D2B">
+    <w:p w14:paraId="6BD994D9" w14:textId="65A99551" w:rsidR="00EE4363" w:rsidRPr="00243D2B" w:rsidRDefault="00CC27F7" w:rsidP="00243D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="229"/>
         </w:tabs>
         <w:spacing w:before="121"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="917140235"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00243D2B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>An</w:t>
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
@@ -1052,123 +982,125 @@
       <w:r w:rsidRPr="004A3B9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>nomination?</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4F12">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4F12">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(please indicate yes or no)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782F72DC" w14:textId="2011A0F5" w:rsidR="00EE4363" w:rsidRPr="00243D2B" w:rsidRDefault="00243D2B" w:rsidP="00243D2B">
+    <w:p w14:paraId="782F72DC" w14:textId="2011A0F5" w:rsidR="00EE4363" w:rsidRPr="00243D2B" w:rsidRDefault="00CC27F7" w:rsidP="00243D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="178"/>
         </w:tabs>
         <w:spacing w:before="161"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:spacing w:val="-5"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-1910217978"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00243D2B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:spacing w:val="-5"/>
               <w:sz w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F565037" w14:textId="02A73237" w:rsidR="00EE4363" w:rsidRPr="00243D2B" w:rsidRDefault="00243D2B" w:rsidP="00243D2B">
+    <w:p w14:paraId="4F565037" w14:textId="02A73237" w:rsidR="00EE4363" w:rsidRPr="00243D2B" w:rsidRDefault="00CC27F7" w:rsidP="00243D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="178"/>
         </w:tabs>
         <w:spacing w:before="121"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:spacing w:val="-5"/>
             <w:sz w:val="18"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-676277448"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00243D2B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:spacing w:val="-5"/>
               <w:sz w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D503635" w14:textId="77777777" w:rsidR="00EE4363" w:rsidRPr="004F4F12" w:rsidRDefault="00DC2954">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1642,163 +1574,167 @@
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Gender:</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4F12">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:spacing w:val="-1"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-1417481931"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00243D2B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:spacing w:val="-1"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004F4F12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Female </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="2126728303"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00243D2B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004F4F12">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Male</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4F12">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:spacing w:val="-2"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-1679338750"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00243D2B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:spacing w:val="-2"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004F4F12">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Nonbinary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2C39A2" w14:textId="02B316AB" w:rsidR="00EE4363" w:rsidRPr="004F4F12" w:rsidRDefault="00243D2B" w:rsidP="00243D2B">
+    <w:p w14:paraId="4B2C39A2" w14:textId="02B316AB" w:rsidR="00EE4363" w:rsidRPr="004F4F12" w:rsidRDefault="00CC27F7" w:rsidP="00243D2B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="178"/>
         </w:tabs>
         <w:spacing w:before="121" w:line="367" w:lineRule="auto"/>
         <w:ind w:left="23" w:right="304" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-305776317"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00243D2B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DC2954" w:rsidRPr="004F4F12">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Other</w:t>
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="004F4F12">
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="004F4F12">
@@ -2126,76 +2062,77 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A3B9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="004A3B9E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ork</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76DE71F9" w14:textId="2CE83957" w:rsidR="00EE4363" w:rsidRPr="00243D2B" w:rsidRDefault="00243D2B" w:rsidP="00243D2B">
+    <w:p w14:paraId="76DE71F9" w14:textId="2CE83957" w:rsidR="00EE4363" w:rsidRPr="00243D2B" w:rsidRDefault="00CC27F7" w:rsidP="00243D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="178"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="1811590094"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00243D2B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Equal</w:t>
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
@@ -2214,150 +2151,152 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C72C4" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>LGBTI-persons</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DBE872" w14:textId="1D3C4AE3" w:rsidR="00EE4363" w:rsidRPr="00243D2B" w:rsidRDefault="00243D2B" w:rsidP="00243D2B">
+    <w:p w14:paraId="24DBE872" w14:textId="1D3C4AE3" w:rsidR="00EE4363" w:rsidRPr="00243D2B" w:rsidRDefault="00CC27F7" w:rsidP="00243D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="178"/>
         </w:tabs>
         <w:spacing w:line="239" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="507332813"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00243D2B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F555E4" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>uman</w:t>
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>rights</w:t>
       </w:r>
       <w:r w:rsidR="00B8739F" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> defenders and civic space</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23712738" w14:textId="75072735" w:rsidR="00EE4363" w:rsidRPr="00243D2B" w:rsidRDefault="00243D2B" w:rsidP="00243D2B">
+    <w:p w14:paraId="23712738" w14:textId="75072735" w:rsidR="00EE4363" w:rsidRPr="00243D2B" w:rsidRDefault="00CC27F7" w:rsidP="00243D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="178"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-611897270"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00243D2B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Women’s</w:t>
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
@@ -2392,76 +2331,77 @@
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>gender</w:t>
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>equality</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F26674F" w14:textId="5FBCCE55" w:rsidR="00EE4363" w:rsidRPr="00243D2B" w:rsidRDefault="00243D2B" w:rsidP="00243D2B">
+    <w:p w14:paraId="0F26674F" w14:textId="5FBCCE55" w:rsidR="00EE4363" w:rsidRPr="00243D2B" w:rsidRDefault="00CC27F7" w:rsidP="00243D2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="178"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="888379093"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00243D2B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Other:(indicate</w:t>
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC2954" w:rsidRPr="00243D2B">
@@ -2816,50 +2756,51 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="23" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="0032128C" w14:paraId="168DB6D6" w14:textId="77777777" w:rsidTr="0032128C">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-613203124"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9350" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2BF2A416" w14:textId="35B1001A" w:rsidR="0032128C" w:rsidRPr="00752D60" w:rsidRDefault="00752D60">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00243D2B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -3242,50 +3183,51 @@
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="23" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="00752D60" w14:paraId="2787A8D9" w14:textId="77777777" w:rsidTr="00243D2B">
         <w:trPr>
           <w:trHeight w:val="133"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:spacing w:val="-2"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="86433589"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9350" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="4253E512" w14:textId="2A56580A" w:rsidR="00752D60" w:rsidRDefault="00752D60" w:rsidP="00D43DD4">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:spacing w:before="160" w:line="219" w:lineRule="exact"/>
                   <w:rPr>
                     <w:spacing w:val="-2"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00243D2B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3404,50 +3346,51 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="00752D60" w14:paraId="52EAA352" w14:textId="77777777" w:rsidTr="00752D60">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="624440796"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9350" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="71F158DA" w14:textId="458A4D9D" w:rsidR="00752D60" w:rsidRDefault="00752D60" w:rsidP="00752D60">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="264"/>
                   </w:tabs>
                   <w:spacing w:before="80"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00243D2B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
@@ -3658,50 +3601,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="00752D60" w14:paraId="3C4A7482" w14:textId="77777777" w:rsidTr="00752D60">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="243377055"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9350" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="28B82AB0" w14:textId="39FE5FDC" w:rsidR="00752D60" w:rsidRDefault="00752D60">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00243D2B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
@@ -3833,50 +3777,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="23" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F15ED5" w14:paraId="596E7497" w14:textId="77777777" w:rsidTr="00F15ED5">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1878043182"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9350" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="02F70459" w14:textId="06BBDB45" w:rsidR="00F15ED5" w:rsidRDefault="00F15ED5" w:rsidP="00F15ED5">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:spacing w:before="161"/>
                   <w:ind w:right="307"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00243D2B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -4031,50 +3976,51 @@
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="22" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9328"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F15ED5" w14:paraId="1CE16D5D" w14:textId="77777777" w:rsidTr="00F15ED5">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1059160593"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9350" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="1A0DC23D" w14:textId="4B15AE4E" w:rsidR="00F15ED5" w:rsidRDefault="00F15ED5" w:rsidP="00642E05">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="264"/>
                   </w:tabs>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00243D2B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
@@ -4492,50 +4438,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="23" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9327"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F15ED5" w14:paraId="1328F5B6" w14:textId="77777777" w:rsidTr="00F15ED5">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-398824718"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9350" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="01F79C04" w14:textId="13D44A92" w:rsidR="00F15ED5" w:rsidRDefault="00F15ED5">
                 <w:pPr>
                   <w:pStyle w:val="BodyText"/>
                   <w:spacing w:before="2"/>
                   <w:rPr>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0066658F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -6972,119 +6919,122 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="227157770">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="827983725">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1673335389">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="976377823">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="668144859">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="891966173">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="134"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE4363"/>
+    <w:rsid w:val="00046EFA"/>
     <w:rsid w:val="000626D4"/>
     <w:rsid w:val="00067265"/>
     <w:rsid w:val="000C7B83"/>
     <w:rsid w:val="00121FED"/>
     <w:rsid w:val="001C72C4"/>
     <w:rsid w:val="001E76DF"/>
     <w:rsid w:val="00243D2B"/>
     <w:rsid w:val="002A0C79"/>
     <w:rsid w:val="002D3720"/>
     <w:rsid w:val="0032128C"/>
     <w:rsid w:val="00346F49"/>
     <w:rsid w:val="003853E6"/>
+    <w:rsid w:val="00466162"/>
     <w:rsid w:val="004947D8"/>
     <w:rsid w:val="004976BF"/>
     <w:rsid w:val="004A3B9E"/>
     <w:rsid w:val="004B3440"/>
     <w:rsid w:val="004E509B"/>
     <w:rsid w:val="004F4F12"/>
     <w:rsid w:val="005146B3"/>
     <w:rsid w:val="00533444"/>
     <w:rsid w:val="005557C7"/>
     <w:rsid w:val="005C2C71"/>
     <w:rsid w:val="005D4899"/>
     <w:rsid w:val="00642E05"/>
     <w:rsid w:val="0066658F"/>
     <w:rsid w:val="006C7C51"/>
     <w:rsid w:val="006E21CF"/>
     <w:rsid w:val="007439B8"/>
     <w:rsid w:val="00752D60"/>
     <w:rsid w:val="008745F7"/>
     <w:rsid w:val="008B0F69"/>
     <w:rsid w:val="008B39C6"/>
     <w:rsid w:val="00982567"/>
     <w:rsid w:val="009A633A"/>
     <w:rsid w:val="009C456C"/>
     <w:rsid w:val="009F5A8D"/>
     <w:rsid w:val="00A3078F"/>
     <w:rsid w:val="00B11CA6"/>
     <w:rsid w:val="00B320C3"/>
     <w:rsid w:val="00B36AAC"/>
     <w:rsid w:val="00B777C0"/>
     <w:rsid w:val="00B8739F"/>
     <w:rsid w:val="00C335A9"/>
+    <w:rsid w:val="00CC27F7"/>
     <w:rsid w:val="00CD02A6"/>
     <w:rsid w:val="00D07BF2"/>
     <w:rsid w:val="00D269A0"/>
     <w:rsid w:val="00D41743"/>
     <w:rsid w:val="00D43DD4"/>
     <w:rsid w:val="00D45CE2"/>
     <w:rsid w:val="00DC2954"/>
     <w:rsid w:val="00DE3604"/>
     <w:rsid w:val="00E84975"/>
     <w:rsid w:val="00EA7801"/>
     <w:rsid w:val="00EE4363"/>
     <w:rsid w:val="00EE5678"/>
     <w:rsid w:val="00F15ED5"/>
     <w:rsid w:val="00F555E4"/>
     <w:rsid w:val="00F900E9"/>
     <w:rsid w:val="00FC3ACE"/>
     <w:rsid w:val="00FE5D48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -8109,50 +8059,51 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00240C79"/>
     <w:rsid w:val="00240C79"/>
+    <w:rsid w:val="00466162"/>
     <w:rsid w:val="00671380"/>
     <w:rsid w:val="008306BF"/>
     <w:rsid w:val="00C335A9"/>
     <w:rsid w:val="00E148D4"/>
     <w:rsid w:val="00EE5678"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -8884,120 +8835,54 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...60 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="BZ Document" ma:contentTypeID="0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F005C029324D5BC134DA6716E48A767B0BA" ma:contentTypeVersion="155" ma:contentTypeDescription="The base content type which holds the minimum set of metadata required within BZ" ma:contentTypeScope="" ma:versionID="7de1ac2797443e581639ceddac6d18e8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="6a3eb593-8b3e-4205-90f3-19a8bd907a91" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dc6bb05e8a15f0b3a61492e1b99ba9b7" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="6a3eb593-8b3e-4205-90f3-19a8bd907a91"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:BZThemeAsText" minOccurs="0"/>
                 <xsd:element ref="ns1:BZArchiveStatus" minOccurs="0"/>
                 <xsd:element ref="ns1:BZArchiveDate" minOccurs="0"/>
                 <xsd:element ref="ns1:BZArchiveLog" minOccurs="0"/>
                 <xsd:element ref="ns1:BZRetentionDate" minOccurs="0"/>
                 <xsd:element ref="ns1:BZDecisionStatus" minOccurs="0"/>
                 <xsd:element ref="ns1:BZDossierStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns1:BZDocGenTemplate" minOccurs="0"/>
                 <xsd:element ref="ns1:BZLifecycleStatus" minOccurs="0"/>
                 <xsd:element ref="ns1:BZDocumentIsArchived" minOccurs="0"/>
                 <xsd:element ref="ns1:e35afc56668347c3aef24194d1ed59ea" minOccurs="0"/>
                 <xsd:element ref="ns1:d1b77f58b5724360bd683b4bf0d30054" minOccurs="0"/>
                 <xsd:element ref="ns1:f7af940f06314dc78018242c25682d67" minOccurs="0"/>
@@ -9248,131 +9133,197 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <bb20b5f81c9f47a48f8188e85aec1253 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Organization and management general</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">68c629c2-f36d-451d-9132-f1684bfd165b</TermId>
+        </TermInfo>
+      </Terms>
+    </bb20b5f81c9f47a48f8188e85aec1253>
+    <TaxCatchAll xmlns="6a3eb593-8b3e-4205-90f3-19a8bd907a91">
+      <Value>5</Value>
+      <Value>4</Value>
+      <Value>3</Value>
+      <Value>2</Value>
+      <Value>1</Value>
+    </TaxCatchAll>
+    <d1b77f58b5724360bd683b4bf0d30054 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">UNCLASSIFIED (U)</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">284e6a62-15ab-4017-be27-a1e965f4e940</TermId>
+        </TermInfo>
+      </Terms>
+    </d1b77f58b5724360bd683b4bf0d30054>
+    <BZThemeAsText xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <e35afc56668347c3aef24194d1ed59ea xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Not applicable</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0049e722-bfb1-4a3f-9d08-af7366a9af40</TermId>
+        </TermInfo>
+      </Terms>
+    </e35afc56668347c3aef24194d1ed59ea>
+    <BZDecisionStatus xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <f7af940f06314dc78018242c25682d67 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">NO MARKING</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0a4eb9ae-69eb-4d9e-b573-43ab99ef8592</TermId>
+        </TermInfo>
+      </Terms>
+    </f7af940f06314dc78018242c25682d67>
+    <_dlc_DocIdPersistId xmlns="6a3eb593-8b3e-4205-90f3-19a8bd907a91" xsi:nil="true"/>
+    <BZDossierStatus xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <cc4b55a5ee91473b87ec338540cdae54 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Czech Republic</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">21284566-27a2-43ae-a109-abd8df8b5d5a</TermId>
+        </TermInfo>
+      </Terms>
+    </cc4b55a5ee91473b87ec338540cdae54>
+    <BZArchiveLog xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <BZArchiveDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <BZRetentionDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <BZArchiveStatus xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A53BD06-7475-40B8-832F-4C25D5D576F2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF36EF1E-B85C-45C8-B316-35F42C57CA5A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9AFA39C-5CDB-4BB1-AA7A-616E1556A697}">
-[...9 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA032B35-2DCB-4FC6-A9A6-8AF9A5EC3403}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="6a3eb593-8b3e-4205-90f3-19a8bd907a91"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9AFA39C-5CDB-4BB1-AA7A-616E1556A697}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="6a3eb593-8b3e-4205-90f3-19a8bd907a91"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF36EF1E-B85C-45C8-B316-35F42C57CA5A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A53BD06-7475-40B8-832F-4C25D5D576F2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>649</Words>
-  <Characters>3575</Characters>
+  <Words>653</Words>
+  <Characters>3592</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4216</CharactersWithSpaces>
+  <CharactersWithSpaces>4237</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gwaze, Fortune</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-09-26T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">